--- v0 (2026-07-02)
+++ v1 (2026-08-25)
@@ -1,29 +1,30 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/activeX/activeX1.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/xl/activeX/activeX1.bin" ContentType="application/vnd.ms-office.activeX"/>
   <Override PartName="/xl/activeX/activeX2.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/xl/activeX/activeX2.bin" ContentType="application/vnd.ms-office.activeX"/>
   <Override PartName="/xl/activeX/activeX3.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/xl/activeX/activeX3.bin" ContentType="application/vnd.ms-office.activeX"/>
   <Override PartName="/xl/activeX/activeX4.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/xl/activeX/activeX4.bin" ContentType="application/vnd.ms-office.activeX"/>
   <Override PartName="/xl/activeX/activeX5.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/xl/activeX/activeX5.bin" ContentType="application/vnd.ms-office.activeX"/>
   <Override PartName="/xl/activeX/activeX6.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/xl/activeX/activeX6.bin" ContentType="application/vnd.ms-office.activeX"/>
   <Override PartName="/xl/activeX/activeX7.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/xl/activeX/activeX7.bin" ContentType="application/vnd.ms-office.activeX"/>
   <Override PartName="/xl/activeX/activeX8.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
@@ -48,69 +49,69 @@
   <Override PartName="/xl/activeX/activeX17.bin" ContentType="application/vnd.ms-office.activeX"/>
   <Override PartName="/xl/activeX/activeX18.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/xl/activeX/activeX18.bin" ContentType="application/vnd.ms-office.activeX"/>
   <Override PartName="/xl/activeX/activeX19.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/xl/activeX/activeX19.bin" ContentType="application/vnd.ms-office.activeX"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.16.10.14\小郡市\12_経営政策部\1204_経営戦略課\120402_政策推進係\00_R8_政策推進係\03_事業\31_企業版ふるさと納税\R8（新公共マネジメント推進課移管）\申出書様式\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="-105" yWindow="-105" windowWidth="23250" windowHeight="12450"/>
+    <workbookView xWindow="-105" yWindow="-105" windowWidth="19305" windowHeight="11385"/>
   </bookViews>
   <sheets>
     <sheet name="寄附申出書" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">寄附申出書!$A$1:$K$70</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="67" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="66">
   <si>
     <t>法人名</t>
     <rPh sb="0" eb="2">
       <t>ホウジン</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>メイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>法人番号</t>
     <rPh sb="0" eb="2">
       <t>ホウジン</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>バンゴウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>所在地(本社)</t>
     <rPh sb="0" eb="3">
       <t>ショザイチ</t>
     </rPh>
@@ -400,53 +401,50 @@
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>寄附金活用プロジェクトの希望</t>
     <rPh sb="0" eb="3">
       <t>キフキン</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>カツヨウ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>キボウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>【寄附金活用プロジェクトリスト】</t>
     <rPh sb="1" eb="4">
       <t>キフキン</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>カツヨウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
-  </si>
-[...1 lines deleted...]
-    <t>小郡市長へ一任する</t>
   </si>
   <si>
     <t>代表者職氏名</t>
     <rPh sb="0" eb="3">
       <t>ダイヒョウシャ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ショク</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>シメイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>寄附に対するベネフィットを希望される場合は、□に✔を入れてください</t>
     <rPh sb="0" eb="2">
       <t>キフ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>タイ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>キボウ</t>
     </rPh>
@@ -674,93 +672,111 @@
     </rPh>
     <rPh sb="3" eb="5">
       <t>ネンド</t>
     </rPh>
     <rPh sb="6" eb="9">
       <t>オゴオリシ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>キギョウ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>バン</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>ノウゼイ</t>
     </rPh>
     <rPh sb="19" eb="27">
       <t>チホウソウセイオウエンゼイセイ</t>
     </rPh>
     <rPh sb="28" eb="33">
       <t>キフモウシデショ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>①多文化共生のまちづくりプロジェクト</t>
-[...34 lines deleted...]
-  <si>
     <t>〈以下「新体育館建設プロジェクト」専用ベネフィット〉</t>
     <rPh sb="1" eb="3">
       <t>イカ</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>センヨウ</t>
     </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>多文化共生のまちづくりプロジェクト</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>「鴨のまち小郡」推進プロジェクト</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>花火大会支援プロジェクト</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>おごおり七夕プロジェクト</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>市民提案型協働プロジェクト</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>新学校給食センター整備運営プロジェクト</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>新体育館建設プロジェクト</t>
+    <rPh sb="0" eb="4">
+      <t>シンタイイクカン</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ケンセツ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>大保ゴルフ場100周年記念プロジェクト</t>
+    <rPh sb="0" eb="2">
+      <t>オオホ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ジョウ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>シュウネン</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>キネン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>小郡市長へ一任する</t>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="0_);[Red]\(0\)"/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
@@ -870,94 +886,94 @@
   <cellXfs count="23">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/activeX/_rels/activeX1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX1.bin"/></Relationships>
 </file>
@@ -1092,52 +1108,56 @@
 
 <file path=xl/activeX/activeX5.xml><?xml version="1.0" encoding="utf-8"?>
 <ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D40-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStreamInit" r:id="rId1"/>
 </file>
 
 <file path=xl/activeX/activeX6.xml><?xml version="1.0" encoding="utf-8"?>
 <ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D40-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStreamInit" r:id="rId1"/>
 </file>
 
 <file path=xl/activeX/activeX7.xml><?xml version="1.0" encoding="utf-8"?>
 <ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D40-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStreamInit" r:id="rId1"/>
 </file>
 
 <file path=xl/activeX/activeX8.xml><?xml version="1.0" encoding="utf-8"?>
 <ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D40-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStreamInit" r:id="rId1"/>
 </file>
 
 <file path=xl/activeX/activeX9.xml><?xml version="1.0" encoding="utf-8"?>
 <ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D40-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStreamInit" r:id="rId1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp1.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/></Relationships>
+</file>
+
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.emf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.emf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.emf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.emf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.emf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.emf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.emf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.emf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.emf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.emf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.emf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.emf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.emf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.emf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.emf"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.emf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.emf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.emf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.emf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.emf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.emf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>11</xdr:col>
       <xdr:colOff>219075</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>19051</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>638175</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>209550</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="テキスト ボックス 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
             </a:ext>
           </a:extLst>
@@ -2412,97 +2432,69 @@
               <a:ea typeface="MS UI Gothic" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>希望から第</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="900">
               <a:latin typeface="MS UI Gothic" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="MS UI Gothic" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>3</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="900">
               <a:latin typeface="MS UI Gothic" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="MS UI Gothic" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>希望まで記入してください。特に御指定がなければ、「小郡市長へ一任する」を選択してください。</a:t>
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="900">
             <a:latin typeface="MS UI Gothic" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
             <a:ea typeface="MS UI Gothic" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
-            <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="900">
-[...5 lines deleted...]
-          <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="900">
               <a:latin typeface="MS UI Gothic" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="MS UI Gothic" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
             </a:rPr>
-            <a:t>寄附金活用プロジェクト一覧</a:t>
-[...29 lines deleted...]
-            <a:t>周年記念プロジェクト、小郡市長へ一任する　</a:t>
+            <a:t>寄附金募集プロジェクト一覧は、市ホームページをご覧ください。</a:t>
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="900">
             <a:latin typeface="MS UI Gothic" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
             <a:ea typeface="MS UI Gothic" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="900">
+              <a:latin typeface="MS UI Gothic" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="MS UI Gothic" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>https://www.city.ogori.fukuoka.jp/1139/1146/5216#pjt</a:t>
+          </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
           <xdr:row>18</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>10</xdr:col>
           <xdr:colOff>619125</xdr:colOff>
           <xdr:row>19</xdr:row>
           <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1059" name="CheckBox1" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
@@ -4060,50 +4052,182 @@
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>19</xdr:col>
+      <xdr:colOff>661147</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>168089</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>20</xdr:col>
+      <xdr:colOff>537881</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>56029</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="図 4"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="12292853" y="2857501"/>
+          <a:ext cx="560293" cy="560293"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>18</xdr:col>
+      <xdr:colOff>392206</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>56029</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="960263" cy="242374"/>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="6" name="テキスト ボックス 5"/>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="11340353" y="3193676"/>
+          <a:ext cx="960263" cy="242374"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
+          <a:spAutoFit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="ja-JP" sz="900">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="MS UI Gothic" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="MS UI Gothic" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>市ホームページ</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="900">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="MS UI Gothic" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="MS UI Gothic" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="900">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="MS UI Gothic" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="MS UI Gothic" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>▶</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="900">
+            <a:latin typeface="MS UI Gothic" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="MS UI Gothic" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -4333,1421 +4457,1419 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX3.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX8.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX12.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.emf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.emf"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX16.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX5.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.emf"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.emf"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.emf"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX18.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX7.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX9.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.emf"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX11.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX15.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.emf"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX19.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.emf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.emf"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX13.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX17.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX4.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.emf"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX6.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX10.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.emf"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX14.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.emf"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="A1:W70"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="55" zoomScaleNormal="100" zoomScaleSheetLayoutView="55" workbookViewId="0">
-      <selection activeCell="W12" sqref="W12"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="D16" sqref="D16:K16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="18" customHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="2" width="3.125" style="1" customWidth="1"/>
     <col min="3" max="4" width="9" style="1" customWidth="1"/>
     <col min="5" max="10" width="9" style="1"/>
     <col min="11" max="11" width="9" style="1" customWidth="1"/>
     <col min="12" max="12" width="3" style="1" customWidth="1"/>
     <col min="13" max="22" width="9" style="1"/>
     <col min="23" max="23" width="34.625" style="1" customWidth="1"/>
     <col min="24" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23" ht="18" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A1" s="15" t="s">
-[...11 lines deleted...]
-      <c r="K1" s="16"/>
+      <c r="A1" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1" s="10"/>
+      <c r="C1" s="10"/>
+      <c r="D1" s="10"/>
+      <c r="E1" s="10"/>
+      <c r="F1" s="10"/>
+      <c r="G1" s="10"/>
+      <c r="H1" s="10"/>
+      <c r="I1" s="10"/>
+      <c r="J1" s="10"/>
+      <c r="K1" s="10"/>
     </row>
     <row r="2" spans="1:23" ht="18" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A2" s="16"/>
-[...9 lines deleted...]
-      <c r="K2" s="16"/>
+      <c r="A2" s="10"/>
+      <c r="B2" s="10"/>
+      <c r="C2" s="10"/>
+      <c r="D2" s="10"/>
+      <c r="E2" s="10"/>
+      <c r="F2" s="10"/>
+      <c r="G2" s="10"/>
+      <c r="H2" s="10"/>
+      <c r="I2" s="10"/>
+      <c r="J2" s="10"/>
+      <c r="K2" s="10"/>
       <c r="W2" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="3" spans="1:23" ht="18" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="I3" s="18" t="s">
+      <c r="I3" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="J3" s="18"/>
-      <c r="K3" s="18"/>
+      <c r="J3" s="12"/>
+      <c r="K3" s="12"/>
       <c r="W3" s="5" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="4" spans="1:23" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A4" s="1" t="s">
         <v>10</v>
       </c>
       <c r="W4" s="5" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="5" spans="1:23" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="G5" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="H5" s="10"/>
-[...2 lines deleted...]
-      <c r="K5" s="10"/>
+      <c r="H5" s="8"/>
+      <c r="I5" s="8"/>
+      <c r="J5" s="8"/>
+      <c r="K5" s="8"/>
       <c r="M5" s="1" t="s">
         <v>23</v>
       </c>
       <c r="W5" s="5" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="6" spans="1:23" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="G6" s="2" t="s">
-        <v>29</v>
-[...4 lines deleted...]
-      <c r="K6" s="10"/>
+        <v>28</v>
+      </c>
+      <c r="H6" s="8"/>
+      <c r="I6" s="8"/>
+      <c r="J6" s="8"/>
+      <c r="K6" s="8"/>
       <c r="W6" s="5" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="7" spans="1:23" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="G7" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="H7" s="10"/>
-[...2 lines deleted...]
-      <c r="K7" s="10"/>
+      <c r="H7" s="8"/>
+      <c r="I7" s="8"/>
+      <c r="J7" s="8"/>
+      <c r="K7" s="8"/>
       <c r="W7" s="5" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="8" spans="1:23" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="G8" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="H8" s="19"/>
-[...2 lines deleted...]
-      <c r="K8" s="19"/>
+      <c r="H8" s="13"/>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="13"/>
       <c r="W8" s="5" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="9" spans="1:23" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="W9" s="5" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="10" spans="1:23" ht="18" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A10" s="17" t="s">
-[...11 lines deleted...]
-      <c r="K10" s="17"/>
+      <c r="A10" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="B10" s="11"/>
+      <c r="C10" s="11"/>
+      <c r="D10" s="11"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="11"/>
+      <c r="G10" s="11"/>
+      <c r="H10" s="11"/>
+      <c r="I10" s="11"/>
+      <c r="J10" s="11"/>
+      <c r="K10" s="11"/>
       <c r="W10" s="5" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="11" spans="1:23" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A11" s="4">
         <v>1</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="4"/>
       <c r="E11" s="4"/>
       <c r="F11" s="4"/>
       <c r="G11" s="4"/>
       <c r="H11" s="4"/>
       <c r="I11" s="4"/>
       <c r="J11" s="4"/>
       <c r="K11" s="4"/>
       <c r="M11" s="1" t="s">
         <v>25</v>
       </c>
       <c r="W11" s="5" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="12" spans="1:23" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A12" s="3"/>
-      <c r="B12" s="11" t="s">
+      <c r="B12" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="C12" s="11"/>
-[...10 lines deleted...]
-      </c>
+      <c r="C12" s="17"/>
+      <c r="D12" s="17"/>
+      <c r="E12" s="17"/>
+      <c r="F12" s="17"/>
+      <c r="G12" s="17"/>
+      <c r="H12" s="17"/>
+      <c r="I12" s="17"/>
+      <c r="J12" s="17"/>
+      <c r="K12" s="17"/>
+      <c r="W12" s="5"/>
     </row>
     <row r="13" spans="1:23" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A13" s="4">
         <v>2</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="4"/>
       <c r="E13" s="4"/>
       <c r="F13" s="4"/>
       <c r="G13" s="4"/>
       <c r="H13" s="4"/>
       <c r="I13" s="4"/>
       <c r="J13" s="4"/>
       <c r="K13" s="4"/>
       <c r="W13" s="5"/>
     </row>
     <row r="14" spans="1:23" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A14" s="3"/>
-      <c r="B14" s="13" t="s">
+      <c r="B14" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="C14" s="13"/>
-[...7 lines deleted...]
-      <c r="K14" s="14"/>
+      <c r="C14" s="19"/>
+      <c r="D14" s="20"/>
+      <c r="E14" s="20"/>
+      <c r="F14" s="20"/>
+      <c r="G14" s="20"/>
+      <c r="H14" s="20"/>
+      <c r="I14" s="20"/>
+      <c r="J14" s="20"/>
+      <c r="K14" s="20"/>
       <c r="W14" s="5"/>
     </row>
     <row r="15" spans="1:23" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A15" s="3"/>
-      <c r="B15" s="13" t="s">
+      <c r="B15" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="C15" s="13"/>
-[...7 lines deleted...]
-      <c r="K15" s="14"/>
+      <c r="C15" s="19"/>
+      <c r="D15" s="20"/>
+      <c r="E15" s="20"/>
+      <c r="F15" s="20"/>
+      <c r="G15" s="20"/>
+      <c r="H15" s="20"/>
+      <c r="I15" s="20"/>
+      <c r="J15" s="20"/>
+      <c r="K15" s="20"/>
     </row>
     <row r="16" spans="1:23" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A16" s="3"/>
-      <c r="B16" s="13" t="s">
+      <c r="B16" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="C16" s="13"/>
-[...7 lines deleted...]
-      <c r="K16" s="14"/>
+      <c r="C16" s="19"/>
+      <c r="D16" s="20"/>
+      <c r="E16" s="20"/>
+      <c r="F16" s="20"/>
+      <c r="G16" s="20"/>
+      <c r="H16" s="20"/>
+      <c r="I16" s="20"/>
+      <c r="J16" s="20"/>
+      <c r="K16" s="20"/>
     </row>
     <row r="17" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A17" s="4">
         <v>3</v>
       </c>
       <c r="B17" s="4" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C17" s="4"/>
       <c r="D17" s="4"/>
       <c r="E17" s="4"/>
       <c r="F17" s="4"/>
       <c r="G17" s="4"/>
       <c r="H17" s="4"/>
       <c r="I17" s="4"/>
       <c r="J17" s="4"/>
       <c r="K17" s="4"/>
       <c r="M17" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A18" s="3"/>
     </row>
     <row r="19" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A19" s="3"/>
       <c r="C19" s="1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A20" s="3"/>
       <c r="C20" s="1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="21" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A21" s="3"/>
       <c r="C21" s="1" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="H21" s="20" t="s">
+        <v>54</v>
+      </c>
+      <c r="H21" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="I21" s="21"/>
-[...1 lines deleted...]
-      <c r="K21" s="22"/>
+      <c r="I21" s="15"/>
+      <c r="J21" s="15"/>
+      <c r="K21" s="16"/>
     </row>
     <row r="22" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A22" s="3"/>
     </row>
     <row r="23" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A23" s="3"/>
     </row>
     <row r="24" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A24" s="3"/>
     </row>
     <row r="25" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A25" s="3"/>
     </row>
     <row r="26" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A26" s="3"/>
     </row>
     <row r="27" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A27" s="3"/>
     </row>
     <row r="28" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A28" s="3"/>
     </row>
     <row r="29" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A29" s="3"/>
       <c r="B29" s="7" t="s">
-        <v>66</v>
+        <v>56</v>
       </c>
     </row>
     <row r="30" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A30" s="3"/>
     </row>
     <row r="31" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A31" s="3"/>
     </row>
     <row r="32" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A32" s="3"/>
     </row>
     <row r="33" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A33" s="3"/>
     </row>
     <row r="34" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A34" s="4">
         <v>4</v>
       </c>
       <c r="B34" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C34" s="4"/>
       <c r="D34" s="4"/>
       <c r="E34" s="4"/>
       <c r="F34" s="4"/>
       <c r="G34" s="4"/>
       <c r="H34" s="4"/>
       <c r="I34" s="4"/>
       <c r="J34" s="4"/>
       <c r="K34" s="4"/>
       <c r="M34" s="1" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="35" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A35" s="3"/>
     </row>
     <row r="36" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A36" s="3"/>
     </row>
     <row r="37" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A37" s="4">
         <v>5</v>
       </c>
       <c r="B37" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C37" s="4"/>
       <c r="D37" s="4"/>
       <c r="E37" s="4"/>
       <c r="F37" s="4"/>
       <c r="G37" s="4"/>
       <c r="H37" s="4"/>
       <c r="I37" s="4"/>
       <c r="J37" s="4"/>
       <c r="K37" s="4"/>
     </row>
     <row r="38" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A38" s="3"/>
-      <c r="B38" s="11"/>
-[...8 lines deleted...]
-      <c r="K38" s="11"/>
+      <c r="B38" s="17"/>
+      <c r="C38" s="17"/>
+      <c r="D38" s="17"/>
+      <c r="E38" s="17"/>
+      <c r="F38" s="17"/>
+      <c r="G38" s="17"/>
+      <c r="H38" s="17"/>
+      <c r="I38" s="17"/>
+      <c r="J38" s="17"/>
+      <c r="K38" s="17"/>
       <c r="M38" s="6" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="39" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A39" s="4">
         <v>6</v>
       </c>
       <c r="B39" s="4" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C39" s="4"/>
       <c r="D39" s="4"/>
       <c r="E39" s="4"/>
       <c r="F39" s="4"/>
       <c r="G39" s="4"/>
       <c r="H39" s="4"/>
       <c r="I39" s="4"/>
       <c r="J39" s="4"/>
       <c r="K39" s="4"/>
     </row>
     <row r="40" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A40" s="3"/>
       <c r="M40" s="1" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="41" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A41" s="3"/>
     </row>
     <row r="42" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A42" s="4">
         <v>7</v>
       </c>
       <c r="B42" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C42" s="4"/>
       <c r="D42" s="4"/>
       <c r="E42" s="4"/>
       <c r="F42" s="4"/>
       <c r="G42" s="4"/>
       <c r="H42" s="4"/>
       <c r="I42" s="4"/>
       <c r="J42" s="4"/>
       <c r="K42" s="4"/>
     </row>
     <row r="43" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A43" s="3"/>
-      <c r="B43" s="13" t="s">
+      <c r="B43" s="19" t="s">
         <v>17</v>
       </c>
-      <c r="C43" s="13"/>
-      <c r="D43" s="10" t="s">
+      <c r="C43" s="19"/>
+      <c r="D43" s="8" t="s">
         <v>18</v>
       </c>
-      <c r="E43" s="10"/>
-[...5 lines deleted...]
-      <c r="K43" s="10"/>
+      <c r="E43" s="8"/>
+      <c r="F43" s="8"/>
+      <c r="G43" s="8"/>
+      <c r="H43" s="8"/>
+      <c r="I43" s="8"/>
+      <c r="J43" s="8"/>
+      <c r="K43" s="8"/>
     </row>
     <row r="44" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A44" s="3"/>
-      <c r="B44" s="13" t="s">
+      <c r="B44" s="19" t="s">
         <v>14</v>
       </c>
-      <c r="C44" s="13"/>
-[...7 lines deleted...]
-      <c r="K44" s="10"/>
+      <c r="C44" s="19"/>
+      <c r="D44" s="8"/>
+      <c r="E44" s="8"/>
+      <c r="F44" s="8"/>
+      <c r="G44" s="8"/>
+      <c r="H44" s="8"/>
+      <c r="I44" s="8"/>
+      <c r="J44" s="8"/>
+      <c r="K44" s="8"/>
     </row>
     <row r="45" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A45" s="3"/>
-      <c r="B45" s="13" t="s">
+      <c r="B45" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="C45" s="13"/>
-[...7 lines deleted...]
-      <c r="K45" s="10"/>
+      <c r="C45" s="19"/>
+      <c r="D45" s="8"/>
+      <c r="E45" s="8"/>
+      <c r="F45" s="8"/>
+      <c r="G45" s="8"/>
+      <c r="H45" s="8"/>
+      <c r="I45" s="8"/>
+      <c r="J45" s="8"/>
+      <c r="K45" s="8"/>
     </row>
     <row r="46" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A46" s="3"/>
-      <c r="B46" s="13" t="s">
+      <c r="B46" s="19" t="s">
         <v>15</v>
       </c>
-      <c r="C46" s="13"/>
-[...7 lines deleted...]
-      <c r="K46" s="10"/>
+      <c r="C46" s="19"/>
+      <c r="D46" s="8"/>
+      <c r="E46" s="8"/>
+      <c r="F46" s="8"/>
+      <c r="G46" s="8"/>
+      <c r="H46" s="8"/>
+      <c r="I46" s="8"/>
+      <c r="J46" s="8"/>
+      <c r="K46" s="8"/>
     </row>
     <row r="47" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A47" s="3"/>
-      <c r="B47" s="13" t="s">
+      <c r="B47" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="C47" s="13"/>
-[...7 lines deleted...]
-      <c r="K47" s="10"/>
+      <c r="C47" s="19"/>
+      <c r="D47" s="8"/>
+      <c r="E47" s="8"/>
+      <c r="F47" s="8"/>
+      <c r="G47" s="8"/>
+      <c r="H47" s="8"/>
+      <c r="I47" s="8"/>
+      <c r="J47" s="8"/>
+      <c r="K47" s="8"/>
     </row>
     <row r="48" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A48" s="4">
         <v>8</v>
       </c>
       <c r="B48" s="4" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C48" s="4"/>
       <c r="D48" s="4"/>
       <c r="E48" s="4"/>
       <c r="F48" s="4"/>
       <c r="G48" s="4"/>
       <c r="H48" s="4"/>
       <c r="I48" s="4"/>
       <c r="J48" s="4"/>
       <c r="K48" s="4"/>
       <c r="M48" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="49" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A49" s="3"/>
     </row>
     <row r="50" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A50" s="3"/>
     </row>
     <row r="51" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A51" s="3"/>
-      <c r="B51" s="9" t="s">
-[...10 lines deleted...]
-      <c r="K51" s="9"/>
+      <c r="B51" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="C51" s="21"/>
+      <c r="D51" s="21"/>
+      <c r="E51" s="21"/>
+      <c r="F51" s="21"/>
+      <c r="G51" s="21"/>
+      <c r="H51" s="21"/>
+      <c r="I51" s="21"/>
+      <c r="J51" s="21"/>
+      <c r="K51" s="21"/>
     </row>
     <row r="52" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A52" s="3"/>
-      <c r="B52" s="8" t="s">
-[...10 lines deleted...]
-      <c r="K52" s="8"/>
+      <c r="B52" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="C52" s="22"/>
+      <c r="D52" s="22"/>
+      <c r="E52" s="22"/>
+      <c r="F52" s="22"/>
+      <c r="G52" s="22"/>
+      <c r="H52" s="22"/>
+      <c r="I52" s="22"/>
+      <c r="J52" s="22"/>
+      <c r="K52" s="22"/>
     </row>
     <row r="53" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A53" s="3"/>
-      <c r="B53" s="8" t="s">
-[...10 lines deleted...]
-      <c r="K53" s="8"/>
+      <c r="B53" s="22" t="s">
+        <v>34</v>
+      </c>
+      <c r="C53" s="22"/>
+      <c r="D53" s="22"/>
+      <c r="E53" s="22"/>
+      <c r="F53" s="22"/>
+      <c r="G53" s="22"/>
+      <c r="H53" s="22"/>
+      <c r="I53" s="22"/>
+      <c r="J53" s="22"/>
+      <c r="K53" s="22"/>
       <c r="M53" s="1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="54" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A54" s="3"/>
-      <c r="B54" s="8" t="s">
-[...10 lines deleted...]
-      <c r="K54" s="8"/>
+      <c r="B54" s="22" t="s">
+        <v>35</v>
+      </c>
+      <c r="C54" s="22"/>
+      <c r="D54" s="22"/>
+      <c r="E54" s="22"/>
+      <c r="F54" s="22"/>
+      <c r="G54" s="22"/>
+      <c r="H54" s="22"/>
+      <c r="I54" s="22"/>
+      <c r="J54" s="22"/>
+      <c r="K54" s="22"/>
     </row>
     <row r="55" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A55" s="3"/>
-      <c r="B55" s="8" t="s">
-[...10 lines deleted...]
-      <c r="K55" s="8"/>
+      <c r="B55" s="22" t="s">
+        <v>36</v>
+      </c>
+      <c r="C55" s="22"/>
+      <c r="D55" s="22"/>
+      <c r="E55" s="22"/>
+      <c r="F55" s="22"/>
+      <c r="G55" s="22"/>
+      <c r="H55" s="22"/>
+      <c r="I55" s="22"/>
+      <c r="J55" s="22"/>
+      <c r="K55" s="22"/>
     </row>
     <row r="56" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A56" s="3"/>
-      <c r="B56" s="8" t="s">
-[...10 lines deleted...]
-      <c r="K56" s="8"/>
+      <c r="B56" s="22" t="s">
+        <v>37</v>
+      </c>
+      <c r="C56" s="22"/>
+      <c r="D56" s="22"/>
+      <c r="E56" s="22"/>
+      <c r="F56" s="22"/>
+      <c r="G56" s="22"/>
+      <c r="H56" s="22"/>
+      <c r="I56" s="22"/>
+      <c r="J56" s="22"/>
+      <c r="K56" s="22"/>
     </row>
     <row r="57" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A57" s="3"/>
-      <c r="B57" s="8" t="s">
-[...10 lines deleted...]
-      <c r="K57" s="8"/>
+      <c r="B57" s="22" t="s">
+        <v>38</v>
+      </c>
+      <c r="C57" s="22"/>
+      <c r="D57" s="22"/>
+      <c r="E57" s="22"/>
+      <c r="F57" s="22"/>
+      <c r="G57" s="22"/>
+      <c r="H57" s="22"/>
+      <c r="I57" s="22"/>
+      <c r="J57" s="22"/>
+      <c r="K57" s="22"/>
     </row>
     <row r="58" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A58" s="3"/>
-      <c r="B58" s="8" t="s">
-[...10 lines deleted...]
-      <c r="K58" s="8"/>
+      <c r="B58" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="C58" s="22"/>
+      <c r="D58" s="22"/>
+      <c r="E58" s="22"/>
+      <c r="F58" s="22"/>
+      <c r="G58" s="22"/>
+      <c r="H58" s="22"/>
+      <c r="I58" s="22"/>
+      <c r="J58" s="22"/>
+      <c r="K58" s="22"/>
     </row>
     <row r="59" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A59" s="3"/>
-      <c r="B59" s="8" t="s">
-[...10 lines deleted...]
-      <c r="K59" s="8"/>
+      <c r="B59" s="22" t="s">
+        <v>40</v>
+      </c>
+      <c r="C59" s="22"/>
+      <c r="D59" s="22"/>
+      <c r="E59" s="22"/>
+      <c r="F59" s="22"/>
+      <c r="G59" s="22"/>
+      <c r="H59" s="22"/>
+      <c r="I59" s="22"/>
+      <c r="J59" s="22"/>
+      <c r="K59" s="22"/>
     </row>
     <row r="60" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A60" s="3"/>
-      <c r="B60" s="8" t="s">
-[...10 lines deleted...]
-      <c r="K60" s="8"/>
+      <c r="B60" s="22" t="s">
+        <v>41</v>
+      </c>
+      <c r="C60" s="22"/>
+      <c r="D60" s="22"/>
+      <c r="E60" s="22"/>
+      <c r="F60" s="22"/>
+      <c r="G60" s="22"/>
+      <c r="H60" s="22"/>
+      <c r="I60" s="22"/>
+      <c r="J60" s="22"/>
+      <c r="K60" s="22"/>
     </row>
     <row r="61" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A61" s="3"/>
-      <c r="B61" s="8" t="s">
-[...10 lines deleted...]
-      <c r="K61" s="8"/>
+      <c r="B61" s="22" t="s">
+        <v>42</v>
+      </c>
+      <c r="C61" s="22"/>
+      <c r="D61" s="22"/>
+      <c r="E61" s="22"/>
+      <c r="F61" s="22"/>
+      <c r="G61" s="22"/>
+      <c r="H61" s="22"/>
+      <c r="I61" s="22"/>
+      <c r="J61" s="22"/>
+      <c r="K61" s="22"/>
     </row>
     <row r="62" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A62" s="3"/>
-      <c r="B62" s="8" t="s">
-[...10 lines deleted...]
-      <c r="K62" s="8"/>
+      <c r="B62" s="22" t="s">
+        <v>43</v>
+      </c>
+      <c r="C62" s="22"/>
+      <c r="D62" s="22"/>
+      <c r="E62" s="22"/>
+      <c r="F62" s="22"/>
+      <c r="G62" s="22"/>
+      <c r="H62" s="22"/>
+      <c r="I62" s="22"/>
+      <c r="J62" s="22"/>
+      <c r="K62" s="22"/>
     </row>
     <row r="63" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A63" s="3"/>
-      <c r="B63" s="8" t="s">
-[...10 lines deleted...]
-      <c r="K63" s="8"/>
+      <c r="B63" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="C63" s="22"/>
+      <c r="D63" s="22"/>
+      <c r="E63" s="22"/>
+      <c r="F63" s="22"/>
+      <c r="G63" s="22"/>
+      <c r="H63" s="22"/>
+      <c r="I63" s="22"/>
+      <c r="J63" s="22"/>
+      <c r="K63" s="22"/>
     </row>
     <row r="64" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A64" s="3"/>
-      <c r="B64" s="8" t="s">
-[...10 lines deleted...]
-      <c r="K64" s="8"/>
+      <c r="B64" s="22" t="s">
+        <v>45</v>
+      </c>
+      <c r="C64" s="22"/>
+      <c r="D64" s="22"/>
+      <c r="E64" s="22"/>
+      <c r="F64" s="22"/>
+      <c r="G64" s="22"/>
+      <c r="H64" s="22"/>
+      <c r="I64" s="22"/>
+      <c r="J64" s="22"/>
+      <c r="K64" s="22"/>
     </row>
     <row r="65" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A65" s="3"/>
-      <c r="B65" s="8" t="s">
-[...10 lines deleted...]
-      <c r="K65" s="8"/>
+      <c r="B65" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="C65" s="22"/>
+      <c r="D65" s="22"/>
+      <c r="E65" s="22"/>
+      <c r="F65" s="22"/>
+      <c r="G65" s="22"/>
+      <c r="H65" s="22"/>
+      <c r="I65" s="22"/>
+      <c r="J65" s="22"/>
+      <c r="K65" s="22"/>
     </row>
     <row r="66" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A66" s="3"/>
-      <c r="B66" s="8"/>
-[...8 lines deleted...]
-      <c r="K66" s="8"/>
+      <c r="B66" s="22"/>
+      <c r="C66" s="22"/>
+      <c r="D66" s="22"/>
+      <c r="E66" s="22"/>
+      <c r="F66" s="22"/>
+      <c r="G66" s="22"/>
+      <c r="H66" s="22"/>
+      <c r="I66" s="22"/>
+      <c r="J66" s="22"/>
+      <c r="K66" s="22"/>
     </row>
     <row r="67" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A67" s="3"/>
-      <c r="B67" s="8" t="s">
-[...10 lines deleted...]
-      <c r="K67" s="8"/>
+      <c r="B67" s="22" t="s">
+        <v>47</v>
+      </c>
+      <c r="C67" s="22"/>
+      <c r="D67" s="22"/>
+      <c r="E67" s="22"/>
+      <c r="F67" s="22"/>
+      <c r="G67" s="22"/>
+      <c r="H67" s="22"/>
+      <c r="I67" s="22"/>
+      <c r="J67" s="22"/>
+      <c r="K67" s="22"/>
     </row>
     <row r="68" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A68" s="4">
         <v>9</v>
       </c>
       <c r="B68" s="4" t="s">
         <v>19</v>
       </c>
       <c r="C68" s="4"/>
       <c r="D68" s="4"/>
       <c r="E68" s="4"/>
       <c r="F68" s="4"/>
       <c r="G68" s="4"/>
       <c r="H68" s="4"/>
       <c r="I68" s="4"/>
       <c r="J68" s="4"/>
       <c r="K68" s="4"/>
     </row>
     <row r="69" spans="1:11" ht="36" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A69" s="3"/>
-      <c r="B69" s="12"/>
-[...8 lines deleted...]
-      <c r="K69" s="12"/>
+      <c r="B69" s="18"/>
+      <c r="C69" s="18"/>
+      <c r="D69" s="18"/>
+      <c r="E69" s="18"/>
+      <c r="F69" s="18"/>
+      <c r="G69" s="18"/>
+      <c r="H69" s="18"/>
+      <c r="I69" s="18"/>
+      <c r="J69" s="18"/>
+      <c r="K69" s="18"/>
     </row>
     <row r="70" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A70" s="3"/>
       <c r="B70" s="3"/>
       <c r="C70" s="4"/>
       <c r="D70" s="4"/>
       <c r="E70" s="4"/>
       <c r="F70" s="4"/>
       <c r="G70" s="4"/>
       <c r="H70" s="4"/>
       <c r="I70" s="4"/>
       <c r="J70" s="4"/>
       <c r="K70" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="44">
-    <mergeCell ref="D44:K44"/>
-[...9 lines deleted...]
-    <mergeCell ref="H21:K21"/>
+    <mergeCell ref="B66:K66"/>
+    <mergeCell ref="B67:K67"/>
+    <mergeCell ref="B62:K62"/>
+    <mergeCell ref="B63:K63"/>
+    <mergeCell ref="B60:K60"/>
+    <mergeCell ref="B64:K64"/>
+    <mergeCell ref="B65:K65"/>
+    <mergeCell ref="B56:K56"/>
+    <mergeCell ref="B57:K57"/>
+    <mergeCell ref="B58:K58"/>
+    <mergeCell ref="B59:K59"/>
+    <mergeCell ref="B61:K61"/>
+    <mergeCell ref="B51:K51"/>
+    <mergeCell ref="B52:K52"/>
+    <mergeCell ref="B53:K53"/>
+    <mergeCell ref="B54:K54"/>
+    <mergeCell ref="B55:K55"/>
     <mergeCell ref="D47:K47"/>
     <mergeCell ref="B12:K12"/>
     <mergeCell ref="B38:K38"/>
     <mergeCell ref="B69:K69"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="D14:K14"/>
     <mergeCell ref="D15:K15"/>
     <mergeCell ref="D16:K16"/>
     <mergeCell ref="B43:C43"/>
     <mergeCell ref="B44:C44"/>
     <mergeCell ref="B45:C45"/>
     <mergeCell ref="B46:C46"/>
     <mergeCell ref="B47:C47"/>
     <mergeCell ref="D43:K43"/>
-    <mergeCell ref="B51:K51"/>
-[...15 lines deleted...]
-    <mergeCell ref="B65:K65"/>
+    <mergeCell ref="D44:K44"/>
+    <mergeCell ref="D45:K45"/>
+    <mergeCell ref="D46:K46"/>
+    <mergeCell ref="A1:K2"/>
+    <mergeCell ref="A10:K10"/>
+    <mergeCell ref="I3:K3"/>
+    <mergeCell ref="H5:K5"/>
+    <mergeCell ref="H6:K6"/>
+    <mergeCell ref="H7:K7"/>
+    <mergeCell ref="H8:K8"/>
+    <mergeCell ref="H21:K21"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" sqref="D16:K16">
       <formula1>$W$3:$W$12</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" sqref="D14:K14 D15:K15">
       <formula1>$W$3:$W$12</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.9055118110236221" right="0.51181102362204722" top="1.1417322834645669" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="90" fitToHeight="2" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="47" max="10" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <controls>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1083" r:id="rId4" name="CheckBox19">
-          <controlPr defaultSize="0" autoLine="0" autoPict="0" r:id="rId5">
+        <control shapeId="1082" r:id="rId4" name="CheckBox16">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId5">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>1</xdr:col>
+                <xdr:colOff>38100</xdr:colOff>
+                <xdr:row>32</xdr:row>
+                <xdr:rowOff>0</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>7</xdr:col>
+                <xdr:colOff>390525</xdr:colOff>
+                <xdr:row>32</xdr:row>
+                <xdr:rowOff>209550</xdr:rowOff>
+              </to>
+            </anchor>
+          </controlPr>
+        </control>
+      </mc:Choice>
+      <mc:Fallback>
+        <control shapeId="1082" r:id="rId4" name="CheckBox16"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <control shapeId="1081" r:id="rId6" name="CheckBox4">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId7">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>1</xdr:col>
+                <xdr:colOff>38100</xdr:colOff>
+                <xdr:row>31</xdr:row>
+                <xdr:rowOff>0</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>7</xdr:col>
+                <xdr:colOff>390525</xdr:colOff>
+                <xdr:row>31</xdr:row>
+                <xdr:rowOff>209550</xdr:rowOff>
+              </to>
+            </anchor>
+          </controlPr>
+        </control>
+      </mc:Choice>
+      <mc:Fallback>
+        <control shapeId="1081" r:id="rId6" name="CheckBox4"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <control shapeId="1080" r:id="rId8" name="CheckBox3">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId9">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>1</xdr:col>
                 <xdr:colOff>47625</xdr:colOff>
-                <xdr:row>30</xdr:row>
+                <xdr:row>29</xdr:row>
                 <xdr:rowOff>9525</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>8</xdr:col>
-[...1 lines deleted...]
-                <xdr:row>30</xdr:row>
+                <xdr:col>7</xdr:col>
+                <xdr:colOff>400050</xdr:colOff>
+                <xdr:row>29</xdr:row>
                 <xdr:rowOff>219075</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1083" r:id="rId4" name="CheckBox19"/>
+        <control shapeId="1080" r:id="rId8" name="CheckBox3"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1059" r:id="rId6" name="CheckBox1">
-          <controlPr defaultSize="0" autoLine="0" r:id="rId7">
+        <control shapeId="1079" r:id="rId10" name="CheckBox18">
+          <controlPr defaultSize="0" autoLine="0" autoPict="0" r:id="rId11">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>2</xdr:col>
-[...1 lines deleted...]
-                <xdr:row>18</xdr:row>
+                <xdr:col>1</xdr:col>
+                <xdr:colOff>57150</xdr:colOff>
+                <xdr:row>48</xdr:row>
                 <xdr:rowOff>19050</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>10</xdr:col>
                 <xdr:colOff>619125</xdr:colOff>
-                <xdr:row>19</xdr:row>
+                <xdr:row>49</xdr:row>
                 <xdr:rowOff>219075</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1059" r:id="rId6" name="CheckBox1"/>
+        <control shapeId="1079" r:id="rId10" name="CheckBox18"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1060" r:id="rId8" name="CheckBox2">
-          <controlPr defaultSize="0" autoLine="0" autoPict="0" r:id="rId9">
+        <control shapeId="1077" r:id="rId12" name="CheckBox17">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId13">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>1</xdr:col>
                 <xdr:colOff>28575</xdr:colOff>
                 <xdr:row>39</xdr:row>
+                <xdr:rowOff>209550</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>10</xdr:col>
+                <xdr:colOff>542925</xdr:colOff>
+                <xdr:row>40</xdr:row>
+                <xdr:rowOff>219075</xdr:rowOff>
+              </to>
+            </anchor>
+          </controlPr>
+        </control>
+      </mc:Choice>
+      <mc:Fallback>
+        <control shapeId="1077" r:id="rId12" name="CheckBox17"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <control shapeId="1073" r:id="rId14" name="CheckBox15">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId15">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>1</xdr:col>
+                <xdr:colOff>38100</xdr:colOff>
+                <xdr:row>35</xdr:row>
+                <xdr:rowOff>0</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>7</xdr:col>
+                <xdr:colOff>390525</xdr:colOff>
+                <xdr:row>35</xdr:row>
+                <xdr:rowOff>200025</xdr:rowOff>
+              </to>
+            </anchor>
+          </controlPr>
+        </control>
+      </mc:Choice>
+      <mc:Fallback>
+        <control shapeId="1073" r:id="rId14" name="CheckBox15"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <control shapeId="1072" r:id="rId16" name="CheckBox14">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId17">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>1</xdr:col>
+                <xdr:colOff>38100</xdr:colOff>
+                <xdr:row>35</xdr:row>
+                <xdr:rowOff>0</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>7</xdr:col>
+                <xdr:colOff>390525</xdr:colOff>
+                <xdr:row>35</xdr:row>
+                <xdr:rowOff>200025</xdr:rowOff>
+              </to>
+            </anchor>
+          </controlPr>
+        </control>
+      </mc:Choice>
+      <mc:Fallback>
+        <control shapeId="1072" r:id="rId16" name="CheckBox14"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <control shapeId="1071" r:id="rId18" name="CheckBox13">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId19">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>1</xdr:col>
+                <xdr:colOff>38100</xdr:colOff>
+                <xdr:row>34</xdr:row>
+                <xdr:rowOff>9525</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>7</xdr:col>
+                <xdr:colOff>390525</xdr:colOff>
+                <xdr:row>34</xdr:row>
+                <xdr:rowOff>209550</xdr:rowOff>
+              </to>
+            </anchor>
+          </controlPr>
+        </control>
+      </mc:Choice>
+      <mc:Fallback>
+        <control shapeId="1071" r:id="rId18" name="CheckBox13"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <control shapeId="1070" r:id="rId20" name="CheckBox12">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId21">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>1</xdr:col>
+                <xdr:colOff>38100</xdr:colOff>
+                <xdr:row>27</xdr:row>
                 <xdr:rowOff>19050</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>10</xdr:col>
-[...1 lines deleted...]
-                <xdr:row>40</xdr:row>
+                <xdr:col>7</xdr:col>
+                <xdr:colOff>390525</xdr:colOff>
+                <xdr:row>28</xdr:row>
                 <xdr:rowOff>0</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1060" r:id="rId8" name="CheckBox2"/>
-[...149 lines deleted...]
-        <control shapeId="1068" r:id="rId20" name="CheckBox10"/>
+        <control shapeId="1070" r:id="rId20" name="CheckBox12"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <control shapeId="1069" r:id="rId22" name="CheckBox11">
           <controlPr defaultSize="0" autoLine="0" r:id="rId23">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>1</xdr:col>
                 <xdr:colOff>38100</xdr:colOff>
                 <xdr:row>26</xdr:row>
                 <xdr:rowOff>19050</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>8</xdr:col>
                 <xdr:colOff>409575</xdr:colOff>
                 <xdr:row>26</xdr:row>
                 <xdr:rowOff>219075</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
         <control shapeId="1069" r:id="rId22" name="CheckBox11"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1070" r:id="rId24" name="CheckBox12">
+        <control shapeId="1068" r:id="rId24" name="CheckBox10">
           <controlPr defaultSize="0" autoLine="0" r:id="rId25">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>1</xdr:col>
                 <xdr:colOff>38100</xdr:colOff>
-                <xdr:row>27</xdr:row>
+                <xdr:row>25</xdr:row>
                 <xdr:rowOff>19050</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>7</xdr:col>
-                <xdr:colOff>390525</xdr:colOff>
-                <xdr:row>28</xdr:row>
+                <xdr:colOff>381000</xdr:colOff>
+                <xdr:row>25</xdr:row>
+                <xdr:rowOff>219075</xdr:rowOff>
+              </to>
+            </anchor>
+          </controlPr>
+        </control>
+      </mc:Choice>
+      <mc:Fallback>
+        <control shapeId="1068" r:id="rId24" name="CheckBox10"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <control shapeId="1067" r:id="rId26" name="CheckBox9">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId27">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>1</xdr:col>
+                <xdr:colOff>38100</xdr:colOff>
+                <xdr:row>24</xdr:row>
+                <xdr:rowOff>19050</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>6</xdr:col>
+                <xdr:colOff>190500</xdr:colOff>
+                <xdr:row>24</xdr:row>
+                <xdr:rowOff>219075</xdr:rowOff>
+              </to>
+            </anchor>
+          </controlPr>
+        </control>
+      </mc:Choice>
+      <mc:Fallback>
+        <control shapeId="1067" r:id="rId26" name="CheckBox9"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <control shapeId="1066" r:id="rId28" name="CheckBox8">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId29">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>1</xdr:col>
+                <xdr:colOff>38100</xdr:colOff>
+                <xdr:row>23</xdr:row>
+                <xdr:rowOff>19050</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>10</xdr:col>
+                <xdr:colOff>200025</xdr:colOff>
+                <xdr:row>23</xdr:row>
+                <xdr:rowOff>219075</xdr:rowOff>
+              </to>
+            </anchor>
+          </controlPr>
+        </control>
+      </mc:Choice>
+      <mc:Fallback>
+        <control shapeId="1066" r:id="rId28" name="CheckBox8"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <control shapeId="1065" r:id="rId30" name="CheckBox7">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId31">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>1</xdr:col>
+                <xdr:colOff>38100</xdr:colOff>
+                <xdr:row>22</xdr:row>
+                <xdr:rowOff>19050</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>10</xdr:col>
+                <xdr:colOff>209550</xdr:colOff>
+                <xdr:row>22</xdr:row>
+                <xdr:rowOff>219075</xdr:rowOff>
+              </to>
+            </anchor>
+          </controlPr>
+        </control>
+      </mc:Choice>
+      <mc:Fallback>
+        <control shapeId="1065" r:id="rId30" name="CheckBox7"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <control shapeId="1064" r:id="rId32" name="CheckBox6">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId33">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>2</xdr:col>
+                <xdr:colOff>28575</xdr:colOff>
+                <xdr:row>21</xdr:row>
+                <xdr:rowOff>28575</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>10</xdr:col>
+                <xdr:colOff>457200</xdr:colOff>
+                <xdr:row>22</xdr:row>
                 <xdr:rowOff>0</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1070" r:id="rId24" name="CheckBox12"/>
+        <control shapeId="1064" r:id="rId32" name="CheckBox6"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1071" r:id="rId26" name="CheckBox13">
-          <controlPr defaultSize="0" autoLine="0" r:id="rId27">
+        <control shapeId="1063" r:id="rId34" name="CheckBox5">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId35">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>1</xdr:col>
                 <xdr:colOff>38100</xdr:colOff>
-                <xdr:row>34</xdr:row>
-                <xdr:rowOff>9525</xdr:rowOff>
+                <xdr:row>17</xdr:row>
+                <xdr:rowOff>19050</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>7</xdr:col>
-[...76 lines deleted...]
-                <xdr:row>40</xdr:row>
+                <xdr:col>5</xdr:col>
+                <xdr:colOff>647700</xdr:colOff>
+                <xdr:row>17</xdr:row>
                 <xdr:rowOff>219075</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1077" r:id="rId32" name="CheckBox17"/>
+        <control shapeId="1063" r:id="rId34" name="CheckBox5"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1079" r:id="rId34" name="CheckBox18">
-          <controlPr defaultSize="0" autoLine="0" autoPict="0" r:id="rId35">
+        <control shapeId="1060" r:id="rId36" name="CheckBox2">
+          <controlPr defaultSize="0" autoLine="0" autoPict="0" r:id="rId37">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>1</xdr:col>
-                <xdr:colOff>57150</xdr:colOff>
-                <xdr:row>48</xdr:row>
+                <xdr:colOff>28575</xdr:colOff>
+                <xdr:row>39</xdr:row>
+                <xdr:rowOff>19050</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>10</xdr:col>
+                <xdr:colOff>419100</xdr:colOff>
+                <xdr:row>40</xdr:row>
+                <xdr:rowOff>0</xdr:rowOff>
+              </to>
+            </anchor>
+          </controlPr>
+        </control>
+      </mc:Choice>
+      <mc:Fallback>
+        <control shapeId="1060" r:id="rId36" name="CheckBox2"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <control shapeId="1059" r:id="rId38" name="CheckBox1">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId39">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>2</xdr:col>
+                <xdr:colOff>28575</xdr:colOff>
+                <xdr:row>18</xdr:row>
                 <xdr:rowOff>19050</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>10</xdr:col>
                 <xdr:colOff>619125</xdr:colOff>
-                <xdr:row>49</xdr:row>
+                <xdr:row>19</xdr:row>
                 <xdr:rowOff>219075</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1079" r:id="rId34" name="CheckBox18"/>
+        <control shapeId="1059" r:id="rId38" name="CheckBox1"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1080" r:id="rId36" name="CheckBox3">
-          <controlPr defaultSize="0" autoLine="0" r:id="rId37">
+        <control shapeId="1083" r:id="rId40" name="CheckBox19">
+          <controlPr defaultSize="0" autoLine="0" autoPict="0" r:id="rId41">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>1</xdr:col>
                 <xdr:colOff>47625</xdr:colOff>
-                <xdr:row>29</xdr:row>
+                <xdr:row>30</xdr:row>
                 <xdr:rowOff>9525</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>7</xdr:col>
-[...1 lines deleted...]
-                <xdr:row>29</xdr:row>
+                <xdr:col>8</xdr:col>
+                <xdr:colOff>485775</xdr:colOff>
+                <xdr:row>30</xdr:row>
                 <xdr:rowOff>219075</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1080" r:id="rId36" name="CheckBox3"/>
-[...49 lines deleted...]
-        <control shapeId="1082" r:id="rId40" name="CheckBox16"/>
+        <control shapeId="1083" r:id="rId40" name="CheckBox19"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <control shapeId="1054" r:id="rId42" name="Check Box 30">
           <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>0</xdr:colOff>
                 <xdr:row>18</xdr:row>
                 <xdr:rowOff>0</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>390525</xdr:colOff>
                 <xdr:row>19</xdr:row>
                 <xdr:rowOff>9525</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
     </mc:AlternateContent>
   </controls>